--- v0 (2026-08-09)
+++ v1 (2026-11-07)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Kammer der PK-Experten\Internationale Rechnungslegung\Vorlagen für Publikation homepage (O. Deprez)\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C95AB541-9AB5-4442-857F-6AD31713C1DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD5DC766-DF9A-41CD-B80D-5AB10D6BABD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$M$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H11" i="6" l="1"/>
   <c r="F11" i="6"/>
@@ -592,51 +592,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -755,53 +755,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Tabelle1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00A4ECF5"/>
       <rgbColor rgb="00D80000"/>
       <rgbColor rgb="00C6ECC6"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="0084D684"/>
@@ -1212,54 +1209,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M89"/>
+  <dimension ref="A1:M90"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E82" sqref="E82"/>
+    <sheetView tabSelected="1" topLeftCell="A53" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C92" sqref="C92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1"/>
     <col min="2" max="2" width="10.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
     <col min="4" max="6" width="10.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1"/>
     <col min="12" max="13" width="10.25" style="1" customWidth="1"/>
     <col min="14" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="28"/>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
@@ -3865,138 +3862,179 @@
         <v>1.2800000000000001E-2</v>
       </c>
       <c r="H84" s="46">
         <v>1.2105555555555557E-2</v>
       </c>
       <c r="I84" s="46">
         <v>1.23E-2</v>
       </c>
       <c r="J84" s="46">
         <v>1.12E-2</v>
       </c>
       <c r="K84" s="46">
         <v>1.3100000000000001E-2</v>
       </c>
       <c r="L84" s="46">
         <v>1.2404444444444445E-2</v>
       </c>
       <c r="M84" s="46">
         <v>1.2699999999999999E-2</v>
       </c>
     </row>
     <row r="85" spans="1:13" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A85" s="45">
         <v>46203</v>
       </c>
-      <c r="B85" s="61">
+      <c r="B85" s="46">
         <v>1.0500000000000001E-2</v>
       </c>
-      <c r="C85" s="61">
+      <c r="C85" s="46">
         <v>1.3299999999999999E-2</v>
       </c>
-      <c r="D85" s="61">
+      <c r="D85" s="46">
         <v>1.1729999999999999E-2</v>
       </c>
-      <c r="E85" s="61">
+      <c r="E85" s="46">
         <v>1.18E-2</v>
       </c>
-      <c r="F85" s="61">
+      <c r="F85" s="46">
         <v>1.1299999999999999E-2</v>
       </c>
-      <c r="G85" s="61">
+      <c r="G85" s="46">
         <v>1.46E-2</v>
       </c>
-      <c r="H85" s="61">
+      <c r="H85" s="46">
         <v>1.2726666666666667E-2</v>
       </c>
-      <c r="I85" s="61">
+      <c r="I85" s="46">
         <v>1.29E-2</v>
       </c>
-      <c r="J85" s="61">
+      <c r="J85" s="46">
         <v>1.1599999999999999E-2</v>
       </c>
-      <c r="K85" s="61">
+      <c r="K85" s="46">
         <v>1.52E-2</v>
       </c>
-      <c r="L85" s="61">
+      <c r="L85" s="46">
         <v>1.3183333333333332E-2</v>
       </c>
-      <c r="M85" s="61">
+      <c r="M85" s="46">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M86"/>
+    <row r="86" spans="1:13" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A86" s="45">
+        <v>46295</v>
+      </c>
+      <c r="B86" s="46">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="C86" s="46">
+        <v>1.66E-2</v>
+      </c>
+      <c r="D86" s="46">
+        <v>1.4323333333333335E-2</v>
+      </c>
+      <c r="E86" s="46">
+        <v>1.43E-2</v>
+      </c>
+      <c r="F86" s="46">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="G86" s="46">
+        <v>1.77E-2</v>
+      </c>
+      <c r="H86" s="46">
+        <v>1.4977777777777777E-2</v>
+      </c>
+      <c r="I86" s="46">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="J86" s="46">
+        <v>1.32E-2</v>
+      </c>
+      <c r="K86" s="46">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="L86" s="46">
+        <v>1.524E-2</v>
+      </c>
+      <c r="M86" s="46">
+        <v>1.52E-2</v>
+      </c>
     </row>
     <row r="87" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A87"/>
       <c r="B87" s="1"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
     </row>
     <row r="88" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="21" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B88" s="1"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
     </row>
-    <row r="89" spans="1:13" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89"/>
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89"/>
+      <c r="I89"/>
+      <c r="J89"/>
+      <c r="K89"/>
+      <c r="L89"/>
+      <c r="M89"/>
+    </row>
+    <row r="90" spans="1:13" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A90" s="21" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="J5:L22"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.78740157480314965" bottom="0.98425196850393704" header="0" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>