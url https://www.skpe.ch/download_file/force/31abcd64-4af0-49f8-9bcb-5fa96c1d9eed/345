--- v0 (2025-10-27)
+++ v1 (2026-11-07)
@@ -1,99 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20E04235-2BC0-476E-BB10-699B8D4269CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2E9017CB-F86B-454B-9967-18F4BBF1FEEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-23148" yWindow="4224" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Obergrenze FRP 4" sheetId="1" r:id="rId1"/>
     <sheet name="Kassazins 10Y" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B5" i="1" l="1"/>
+  <c r="H12" i="1" l="1"/>
+  <c r="N16" i="2"/>
+  <c r="B12" i="1" s="1"/>
+  <c r="B5" i="1"/>
   <c r="E5" i="1"/>
   <c r="F5" i="1"/>
   <c r="H5" i="1"/>
   <c r="I5" i="1"/>
   <c r="L5" i="1"/>
   <c r="M5" i="1"/>
-  <c r="H11" i="1" l="1"/>
+  <c r="F12" i="1" l="1"/>
+  <c r="I12" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="H11" i="1"/>
   <c r="H10" i="1"/>
   <c r="H9" i="1"/>
   <c r="N12" i="2"/>
   <c r="H8" i="1"/>
   <c r="N10" i="2"/>
   <c r="B6" i="1" s="1"/>
   <c r="N9" i="2"/>
   <c r="N11" i="2"/>
   <c r="B7" i="1" s="1"/>
   <c r="H7" i="1"/>
   <c r="H6" i="1"/>
-  <c r="N14" i="2" l="1"/>
+  <c r="L12" i="1" l="1"/>
+  <c r="M12" i="1"/>
+  <c r="N14" i="2"/>
   <c r="B10" i="1" s="1"/>
   <c r="I10" i="1" s="1"/>
   <c r="M10" i="1" s="1"/>
   <c r="N13" i="2"/>
   <c r="B9" i="1" s="1"/>
   <c r="I9" i="1" s="1"/>
   <c r="M9" i="1" s="1"/>
   <c r="F6" i="1"/>
   <c r="E6" i="1"/>
   <c r="I6" i="1"/>
   <c r="F7" i="1"/>
   <c r="I7" i="1"/>
   <c r="L7" i="1" s="1"/>
   <c r="E7" i="1"/>
   <c r="N15" i="2" l="1"/>
   <c r="B11" i="1" s="1"/>
   <c r="L10" i="1"/>
   <c r="F10" i="1"/>
   <c r="E10" i="1"/>
   <c r="L9" i="1"/>
   <c r="E9" i="1"/>
   <c r="F9" i="1"/>
   <c r="B8" i="1"/>
   <c r="I8" i="1" s="1"/>
   <c r="M8" i="1" s="1"/>
@@ -298,162 +306,163 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="3" xr:uid="{0BC91BEC-F2A3-4BD2-AA75-312EC9122C5B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -515,51 +524,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -657,69 +666,71 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.snb.ch/de/topics/ziredev" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snb.ch/de/iabout/stat/statrep/id/current_interest_exchange_rates" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" customWidth="1"/>
     <col min="9" max="9" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1062,79 +1073,124 @@
         <v>2.85</v>
       </c>
       <c r="H11" s="6">
         <f t="shared" ref="H11" si="13">A11</f>
         <v>45930</v>
       </c>
       <c r="I11" s="11">
         <f t="shared" ref="I11" si="14">B11</f>
         <v>0.35399999999999998</v>
       </c>
       <c r="J11" s="14">
         <v>2.5</v>
       </c>
       <c r="K11" s="14">
         <v>-0.3</v>
       </c>
       <c r="L11" s="15">
         <f t="shared" ref="L11" si="15">ROUND(I11+J11+K11,2)</f>
         <v>2.5499999999999998</v>
       </c>
       <c r="M11" s="16">
         <f t="shared" ref="M11" si="16">ROUND(I11+J11,2)</f>
         <v>2.85</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>46295</v>
+      </c>
+      <c r="B12" s="11">
+        <f>'Kassazins 10Y'!N16</f>
+        <v>0.36299999999999999</v>
+      </c>
+      <c r="C12" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="D12" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="E12" s="15">
+        <f t="shared" ref="E12" si="17">ROUND(B12+C12+D12,2)</f>
+        <v>2.56</v>
+      </c>
+      <c r="F12" s="16">
+        <f t="shared" ref="F12" si="18">ROUND(B12+C12,2)</f>
+        <v>2.86</v>
+      </c>
+      <c r="H12" s="6">
+        <f t="shared" ref="H12" si="19">A12</f>
+        <v>46295</v>
+      </c>
+      <c r="I12" s="11">
+        <f t="shared" ref="I12" si="20">B12</f>
+        <v>0.36299999999999999</v>
+      </c>
+      <c r="J12" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="K12" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="L12" s="15">
+        <f t="shared" ref="L12" si="21">ROUND(I12+J12+K12,2)</f>
+        <v>2.56</v>
+      </c>
+      <c r="M12" s="16">
+        <f t="shared" ref="M12" si="22">ROUND(I12+J12,2)</f>
+        <v>2.86</v>
+      </c>
+    </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:13" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="17" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="18" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="17" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="K18" s="5"/>
+    </row>
     <row r="19" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="20" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="21" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="22" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="23" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="24" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="25" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="26" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="11:11" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:O18"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="13" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>21</v>
@@ -1487,56 +1543,114 @@
       <c r="F15" s="17">
         <v>0.39600000000000002</v>
       </c>
       <c r="G15" s="17">
         <v>0.51400000000000001</v>
       </c>
       <c r="H15" s="17">
         <v>0.32600000000000001</v>
       </c>
       <c r="I15" s="17">
         <v>0.25900000000000001</v>
       </c>
       <c r="J15" s="17">
         <v>0.41</v>
       </c>
       <c r="K15" s="17">
         <v>0.378</v>
       </c>
       <c r="L15" s="17">
         <v>0.317</v>
       </c>
       <c r="M15" s="17">
         <v>0.20399999999999999</v>
       </c>
       <c r="N15" s="18">
-        <f t="shared" ref="N15" si="1">ROUND(SUM(B15:M15)/12,3)</f>
+        <f t="shared" ref="N15:N16" si="1">ROUND(SUM(B15:M15)/12,3)</f>
         <v>0.35399999999999998</v>
       </c>
       <c r="O15" s="20"/>
     </row>
-    <row r="16" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>2026</v>
+      </c>
+      <c r="B16" s="21">
+        <v>0.184</v>
+      </c>
+      <c r="C16" s="21">
+        <v>0.187</v>
+      </c>
+      <c r="D16" s="21">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="E16" s="21">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="F16" s="21">
+        <v>0.25</v>
+      </c>
+      <c r="G16" s="21">
+        <v>0.4</v>
+      </c>
+      <c r="H16" s="21">
+        <v>0.44600000000000001</v>
+      </c>
+      <c r="I16" s="21">
+        <v>0.442</v>
+      </c>
+      <c r="J16" s="21">
+        <v>0.31</v>
+      </c>
+      <c r="K16" s="21">
+        <v>0.47499999999999998</v>
+      </c>
+      <c r="L16" s="21">
+        <v>0.46899999999999997</v>
+      </c>
+      <c r="M16" s="21">
+        <v>0.58599999999999997</v>
+      </c>
+      <c r="N16" s="18">
+        <f t="shared" si="1"/>
+        <v>0.36299999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+    </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A5" r:id="rId1" location="t2" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" location="!/chart/rendeidglfzch" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <ignoredErrors>
     <ignoredError sqref="N9:N11" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>